--- v0 (2026-05-22)
+++ v1 (2026-08-17)
@@ -107,82 +107,89 @@
       <w:r w:rsidRPr="00D8231D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>152300, Ярославская область, г. Тутаев, ул. Промышленная 2Г</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CE9951" w14:textId="77777777" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00DC65DC" w:rsidP="00DC65DC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8231D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ИНН 7604250951, КПП 760201001, ОГРН 1137604016274</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDC8035" w14:textId="77777777" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00DC65DC" w:rsidP="00DC65DC">
+    <w:p w14:paraId="473881F8" w14:textId="48CA151E" w:rsidR="00C73B3E" w:rsidRPr="00C73B3E" w:rsidRDefault="00DC65DC" w:rsidP="00C73B3E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8231D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Р/с 40702810177030029336 КАЛУЖСКОЕ ОТДЕЛЕНИЕ № 8608 ПАО СБЕРБАНК</w:t>
+        <w:t xml:space="preserve">Р/с 40702810177030029336 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73B3E" w:rsidRPr="00C73B3E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КИРОВСКОЕ ОТДЕЛЕНИЕ № 8612 ПАО СБЕРБАНК </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F4B8B" w14:textId="77777777" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00DC65DC" w:rsidP="00DC65DC">
+    <w:p w14:paraId="4F2F4B8B" w14:textId="5DDED624" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00C73B3E" w:rsidP="00C73B3E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8231D">
+      <w:r w:rsidRPr="00C73B3E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>К/с 30101810100000000612, БИК 042908612</w:t>
+        <w:t>К/с 30101810500000000609, БИК 043304609</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6471E89D" w14:textId="77777777" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00DC65DC" w:rsidP="00DC65DC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8231D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Тел. +7 (4852) 69-52-63, 33-41-81, 60-70-91, Моб. +7 (903) 646-88-98 Горячая линия</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F5B611" w14:textId="77777777" w:rsidR="00DC65DC" w:rsidRPr="00D8231D" w:rsidRDefault="00DC65DC" w:rsidP="00DC65DC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
@@ -610,87 +617,137 @@
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C0502A">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00C0502A">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>order</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EBC1726" w14:textId="77777777" w:rsidR="00C0502A" w:rsidRPr="00C0502A" w:rsidRDefault="00C0502A" w:rsidP="00C0502A">
+    <w:p w14:paraId="6EBC1726" w14:textId="0B990B46" w:rsidR="00C0502A" w:rsidRPr="00C73B3E" w:rsidRDefault="00C0502A" w:rsidP="00C0502A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rStyle w:val="aa"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0502A">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Страница «Контакты»: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C0502A">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.d-system.ru/contact</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09523B13" w14:textId="2033C809" w:rsidR="00C73B3E" w:rsidRPr="00C0502A" w:rsidRDefault="00C73B3E" w:rsidP="00C0502A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="-1134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73B3E">
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наши проекты (референс): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:cs="Tahoma"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.d-system.ru/references/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40D10A89" w14:textId="77777777" w:rsidR="00C0502A" w:rsidRPr="00C0502A" w:rsidRDefault="00C0502A" w:rsidP="00C0502A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="720" w:right="-1134" w:hanging="1854"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06F5AA25" w14:textId="77777777" w:rsidR="00E07CC0" w:rsidRPr="00E07CC0" w:rsidRDefault="00E07CC0" w:rsidP="00E07CC0">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:ind w:left="-1134" w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -1412,51 +1469,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Режим работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w14:paraId="22C91722" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="1368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09EB06FC" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="000D3EAD">
+          <w:p w14:paraId="09EB06FC" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="000D3EAD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="549742D5">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1181" type="#_x0000_t202" style="position:absolute;margin-left:109.5pt;margin-top:5.8pt;width:42.85pt;height:17.75pt;z-index:251644416;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1181">
                     <w:txbxContent>
                       <w:p w14:paraId="7468D1F2" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
@@ -1537,51 +1594,51 @@
           <w:p w14:paraId="42449A5E" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="000D3EAD" w:rsidP="000D3EAD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Применяются для выработки электроэнергии при переменной нагрузке в качестве основной электросети. Для них не установлены ограничения продолжительности работы в течение года, и они допускают 10% перегрузку в течение одного часа каждые 12 часов работы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2993" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE2E056" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="000D3EAD">
+          <w:p w14:paraId="5CE2E056" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="000D3EAD">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="49EBCA62">
                 <v:shape id="_x0000_s1180" type="#_x0000_t202" style="position:absolute;margin-left:236.9pt;margin-top:5.9pt;width:42.85pt;height:17.75pt;z-index:251643392;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1180">
                     <w:txbxContent>
                       <w:p w14:paraId="03F89A07" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
@@ -1746,51 +1803,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D037C78" w14:textId="77777777" w:rsidR="001152B0" w:rsidRPr="00C43DF7" w:rsidRDefault="001152B0" w:rsidP="000D3EAD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09CAF6F1" w14:textId="4969C290" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="000D3EAD">
+          <w:p w14:paraId="09CAF6F1" w14:textId="4969C290" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="000D3EAD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="75BFE5BE">
                 <v:shape id="_x0000_s1179" type="#_x0000_t202" style="position:absolute;margin-left:1pt;margin-top:-21.85pt;width:42.85pt;height:17.75pt;z-index:251642368">
                   <v:textbox style="mso-next-textbox:#_x0000_s1179">
                     <w:txbxContent>
                       <w:p w14:paraId="0860B0A1" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -1803,51 +1860,51 @@
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="000D3EAD" w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Система управления электроагрегатом совмещена с устройством АВР</w:t>
             </w:r>
             <w:r w:rsidR="00A9246B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (электроагрегат со встроенным шкафом АВР)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A702C07" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00C238E7">
+          <w:p w14:paraId="4A702C07" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00C238E7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="5DDDA98D">
                 <v:shape id="_x0000_s1182" type="#_x0000_t202" style="position:absolute;margin-left:4.6pt;margin-top:6.05pt;width:42.85pt;height:17.75pt;z-index:251645440;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1182">
                     <w:txbxContent>
                       <w:p w14:paraId="3490AE79" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -2008,127 +2065,117 @@
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD9E30E" w14:textId="3BC40CC9" w:rsidR="009A5DFA" w:rsidRDefault="005645BF" w:rsidP="005645BF">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="005645BF">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> дистанционным запуском по сухому контакту </w:t>
             </w:r>
             <w:r w:rsidR="000E41C1" w:rsidRPr="000E41C1">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(пуск/останов по внешнему сигналу)</w:t>
             </w:r>
             <w:r w:rsidRPr="005645BF">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">системой Старт/Стоп к существующему внешнему шкафу АВР находящиеся на объекте заказчика в </w:t>
+              <w:t xml:space="preserve"> – системой Старт/Стоп к существующему внешнему шкафу АВР находящиеся на объекте заказчика в </w:t>
             </w:r>
             <w:r w:rsidR="000E41C1">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ГРЩ</w:t>
             </w:r>
             <w:r w:rsidR="00A9246B" w:rsidRPr="00A9246B">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">-0,4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A9246B" w:rsidRPr="00A9246B">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кВ</w:t>
             </w:r>
-            <w:r w:rsidR="00135755">
+            <w:r w:rsidR="002B525D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1BBE660F">
                 <v:shape id="_x0000_s1216" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13pt;margin-top:-50.6pt;width:42.85pt;height:17.75pt;z-index:251676160;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1216">
                     <w:txbxContent>
                       <w:p w14:paraId="750E1290" w14:textId="77777777" w:rsidR="009A5DFA" w:rsidRPr="00C32D1E" w:rsidRDefault="009A5DFA" w:rsidP="000310F2">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
@@ -2192,51 +2239,51 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2109"/>
         <w:gridCol w:w="2481"/>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="3275"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w14:paraId="4B3BF1E5" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="940"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="55444646" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00C32D1E">
+          <w:p w14:paraId="55444646" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00C32D1E">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="725E0D23">
                 <v:shape id="_x0000_s1183" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.9pt;margin-top:9.9pt;width:31.55pt;height:17.75pt;z-index:251646464">
                   <v:textbox style="mso-next-textbox:#_x0000_s1183">
                     <w:txbxContent>
                       <w:p w14:paraId="51DC0140" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
@@ -2252,51 +2299,51 @@
             </w:r>
             <w:r w:rsidR="00C32D1E" w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="000D3EAD" w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3748DF32" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00C238E7">
+          <w:p w14:paraId="3748DF32" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00C238E7">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:spacing w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1D2AE0B1">
                 <v:shape id="_x0000_s1184" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:37.8pt;margin-top:10.7pt;width:31.55pt;height:17.75pt;z-index:251647488;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1184">
                     <w:txbxContent>
                       <w:p w14:paraId="3B1A9BA3" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2337,51 +2384,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r w:rsidR="000D3EAD" w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>араллель с сетью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1187" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBA641C" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00C238E7">
+          <w:p w14:paraId="0DBA641C" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00C238E7">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="10FAAC36">
                 <v:shape id="_x0000_s1185" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:38.8pt;margin-top:11.5pt;width:31.55pt;height:17.75pt;z-index:251648512;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1185">
                     <w:txbxContent>
                       <w:p w14:paraId="2FFDE816" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
@@ -2428,51 +2475,51 @@
             </w:r>
             <w:r w:rsidRPr="00E97984">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">араллель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>между собой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24538F9B" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00C238E7">
+          <w:p w14:paraId="24538F9B" w14:textId="77777777" w:rsidR="000D3EAD" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00C238E7">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="7BAD5926">
                 <v:shape id="_x0000_s1186" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.35pt;margin-top:10.7pt;width:31.55pt;height:17.75pt;z-index:251649536;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1186">
                     <w:txbxContent>
                       <w:p w14:paraId="0FCC7A52" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
@@ -2619,51 +2666,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ощность </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>генератора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08D297DF" w14:textId="77777777" w:rsidR="00377052" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="005B28B9">
+          <w:p w14:paraId="08D297DF" w14:textId="77777777" w:rsidR="00377052" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="005B28B9">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4441F639">
                 <v:shape id="_x0000_s1187" type="#_x0000_t202" style="position:absolute;margin-left:-67.75pt;margin-top:3.45pt;width:57.75pt;height:17.75pt;z-index:251650560;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1187">
                     <w:txbxContent>
                       <w:p w14:paraId="0F677213" w14:textId="77777777" w:rsidR="00C32D1E" w:rsidRPr="00C32D1E" w:rsidRDefault="00C32D1E" w:rsidP="00C32D1E">
@@ -2683,51 +2730,51 @@
               </w:pict>
             </w:r>
             <w:r w:rsidR="001152B0" w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">кВт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1218FB10" w14:textId="77777777" w:rsidR="00377052" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="005B28B9">
+          <w:p w14:paraId="1218FB10" w14:textId="77777777" w:rsidR="00377052" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="005B28B9">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="318FC672">
                 <v:shape id="_x0000_s1188" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-48.9pt;margin-top:3.25pt;width:59.1pt;height:17.75pt;z-index:251651584;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1188">
                     <w:txbxContent>
@@ -2880,51 +2927,51 @@
               </w:rPr>
               <w:t>Максимальная мощность</w:t>
             </w:r>
             <w:r w:rsidR="009A5DFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> нагрузки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C3670B" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0094428C">
+          <w:p w14:paraId="76C3670B" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0094428C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="73BCBFCE">
                 <v:shape id="_x0000_s1193" type="#_x0000_t202" style="position:absolute;margin-left:-67.75pt;margin-top:3.45pt;width:57.75pt;height:17.75pt;z-index:251652608;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1193">
                     <w:txbxContent>
                       <w:p w14:paraId="7AD9A06A" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C32D1E" w:rsidRDefault="00382B46" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:ind w:right="-521"/>
@@ -2941,51 +2988,51 @@
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00382B46" w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">кВт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4154FDCB" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0094428C">
+          <w:p w14:paraId="4154FDCB" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0094428C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2B172B1D">
                 <v:shape id="_x0000_s1194" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-48.9pt;margin-top:3.25pt;width:59.1pt;height:17.75pt;z-index:251653632;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1194">
                     <w:txbxContent>
                       <w:p w14:paraId="3B651224" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C32D1E" w:rsidRDefault="00382B46" w:rsidP="00C32D1E">
                         <w:pPr>
@@ -3046,51 +3093,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Минимальная мощность</w:t>
             </w:r>
             <w:r w:rsidR="009A5DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> нагрузки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1A453B" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0094428C">
+          <w:p w14:paraId="4D1A453B" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0094428C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="32DDB2F4">
                 <v:shape id="_x0000_s1195" type="#_x0000_t202" style="position:absolute;margin-left:-67.75pt;margin-top:3.45pt;width:57.75pt;height:17.75pt;z-index:251654656;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1195">
                     <w:txbxContent>
                       <w:p w14:paraId="553C4A72" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C32D1E" w:rsidRDefault="00382B46" w:rsidP="00C32D1E">
                         <w:pPr>
                           <w:ind w:right="-521"/>
@@ -3107,51 +3154,51 @@
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00382B46" w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">кВт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DEB983" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0094428C">
+          <w:p w14:paraId="03DEB983" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0094428C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="7E27160D">
                 <v:shape id="_x0000_s1196" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-48.9pt;margin-top:3.25pt;width:59.1pt;height:17.75pt;z-index:251655680;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1196">
                     <w:txbxContent>
                       <w:p w14:paraId="0E56BA89" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C32D1E" w:rsidRDefault="00382B46" w:rsidP="00C32D1E">
                         <w:pPr>
@@ -3173,51 +3220,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051056D" w:rsidRPr="00C43DF7" w14:paraId="5D98A5AC" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F345EA1" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0051056D">
+          <w:p w14:paraId="3F345EA1" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0051056D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="3C85E1A4">
                 <v:shape id="_x0000_s1210" type="#_x0000_t202" style="position:absolute;margin-left:390.05pt;margin-top:8.45pt;width:36.65pt;height:17.75pt;z-index:251670016;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1210">
                     <w:txbxContent>
                       <w:p w14:paraId="740CDECA" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C32D1E" w:rsidRDefault="0051056D" w:rsidP="0051056D">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -3247,51 +3294,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">одномоментное повышение/сброс мощности) более 25% от мощности генератора </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051056D" w:rsidRPr="00C43DF7" w14:paraId="32EEFC1B" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4418A3C1" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0051056D">
+          <w:p w14:paraId="4418A3C1" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0051056D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:pict w14:anchorId="772E2039">
                 <v:shape id="_x0000_s1211" type="#_x0000_t202" style="position:absolute;margin-left:390.4pt;margin-top:7.7pt;width:36.65pt;height:20pt;z-index:251671040;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1211">
                     <w:txbxContent>
                       <w:p w14:paraId="2439A0C3" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C32D1E" w:rsidRDefault="0051056D" w:rsidP="0051056D">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
@@ -3371,51 +3418,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>более 25% от мощности генератора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00382B46" w:rsidRPr="00C43DF7" w14:paraId="672BBA5A" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154A5B9F" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0051056D">
+          <w:p w14:paraId="154A5B9F" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0051056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="30" w:right="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="3F972E22">
                 <v:shape id="_x0000_s1213" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:390.75pt;margin-top:1.9pt;width:36.65pt;height:20pt;z-index:251673088;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1213">
                     <w:txbxContent>
                       <w:p w14:paraId="140FB3AC" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C32D1E" w:rsidRDefault="0051056D" w:rsidP="0051056D">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3450,51 +3497,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>с нагрузкой более 20% от  мощности генератора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051056D" w:rsidRPr="00C43DF7" w14:paraId="7E203D30" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1399083B" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="0051056D">
+          <w:p w14:paraId="1399083B" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="0051056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="30" w:right="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="25D198E8">
                 <v:shape id="_x0000_s1212" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:391.1pt;margin-top:2pt;width:36.65pt;height:20pt;z-index:251672064;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1212">
                     <w:txbxContent>
                       <w:p w14:paraId="12659180" w14:textId="77777777" w:rsidR="0051056D" w:rsidRPr="00C32D1E" w:rsidRDefault="0051056D" w:rsidP="0051056D">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3536,51 +3583,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>("перекос фаз") более 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00382B46" w:rsidRPr="00C43DF7" w14:paraId="64F09251" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="607"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D8540C" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="00135755" w:rsidP="005B28B9">
+          <w:p w14:paraId="35D8540C" w14:textId="77777777" w:rsidR="00382B46" w:rsidRPr="00C0502A" w:rsidRDefault="002B525D" w:rsidP="005B28B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="74E3CBDA">
                 <v:shape id="_x0000_s1197" type="#_x0000_t202" style="position:absolute;margin-left:166.55pt;margin-top:5.2pt;width:57.75pt;height:17.75pt;z-index:251656704;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1197">
                     <w:txbxContent>
                       <w:p w14:paraId="4E23FC8D" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:ind w:right="-521"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3616,51 +3663,51 @@
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>суммарный ток А</w:t>
             </w:r>
             <w:r w:rsidRPr="00C43DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="43C94522" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="005B28B9">
+          <w:p w14:paraId="43C94522" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="005B28B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="621066A6">
                 <v:shape id="_x0000_s1198" type="#_x0000_t202" style="position:absolute;margin-left:141.5pt;margin-top:4.55pt;width:57.75pt;height:17.75pt;z-index:251657728;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1198">
                     <w:txbxContent>
                       <w:p w14:paraId="73210986" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:ind w:right="-521"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -3772,51 +3819,51 @@
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0502A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Исполнение:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C09419" w14:textId="3DBD0ACD" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00DC73A3">
+          <w:p w14:paraId="21C09419" w14:textId="3DBD0ACD" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00DC73A3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2A3EE345">
                 <v:shape id="_x0000_s1199" type="#_x0000_t202" style="position:absolute;margin-left:.4pt;margin-top:1.2pt;width:36.2pt;height:17.75pt;z-index:251658752;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1199">
                     <w:txbxContent>
                       <w:p w14:paraId="5A78D632" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -3876,51 +3923,51 @@
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CDE6254" w14:textId="77777777" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00136AC5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6F3D27" w14:textId="0ADDEB76" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="00136AC5">
+          <w:p w14:paraId="7A6F3D27" w14:textId="0ADDEB76" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="00136AC5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="49A1964C">
                 <v:shape id="_x0000_s1200" type="#_x0000_t202" style="position:absolute;margin-left:.4pt;margin-top:1.2pt;width:36.2pt;height:17.75pt;z-index:251659776;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1200">
                     <w:txbxContent>
                       <w:p w14:paraId="60FA038A" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="00E13667">
                         <w:pPr>
                           <w:ind w:right="-334"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
@@ -3999,51 +4046,51 @@
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="010D2F24" w14:textId="77777777" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00136AC5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D63A9D" w14:textId="2CD36E7A" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="009A5DFA">
+          <w:p w14:paraId="71D63A9D" w14:textId="2CD36E7A" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="009A5DFA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="570FBF58">
                 <v:shape id="_x0000_s1201" type="#_x0000_t202" style="position:absolute;margin-left:.4pt;margin-top:1.2pt;width:36.2pt;height:17.75pt;z-index:251660800;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1201">
                     <w:txbxContent>
                       <w:p w14:paraId="69883E9D" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -4139,51 +4186,51 @@
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F5FC501" w14:textId="77777777" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00136AC5">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08158A16" w14:textId="6E21CB88" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00135755" w:rsidP="009A5DFA">
+          <w:p w14:paraId="08158A16" w14:textId="6E21CB88" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="002B525D" w:rsidP="009A5DFA">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="122C75BA">
                 <v:shape id="_x0000_s1202" type="#_x0000_t202" style="position:absolute;margin-left:.1pt;margin-top:3.3pt;width:36.95pt;height:17.75pt;z-index:251661824;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1202">
                     <w:txbxContent>
                       <w:p w14:paraId="144F4F6D" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -4275,51 +4322,51 @@
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="036B9553" w14:textId="77777777" w:rsidR="006D7203" w:rsidRPr="00C43DF7" w:rsidRDefault="006D7203">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43C55C" w14:textId="4B5C8F0E" w:rsidR="006D7203" w:rsidRDefault="00135755" w:rsidP="009A5DFA">
+          <w:p w14:paraId="4A43C55C" w14:textId="4B5C8F0E" w:rsidR="006D7203" w:rsidRDefault="002B525D" w:rsidP="009A5DFA">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="122C75BA">
                 <v:shape id="_x0000_s1219" type="#_x0000_t202" style="position:absolute;margin-left:-1.25pt;margin-top:3pt;width:36.95pt;height:17.75pt;z-index:251677184;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1219">
                     <w:txbxContent>
                       <w:p w14:paraId="7BB19FCB" w14:textId="77777777" w:rsidR="006D7203" w:rsidRPr="00C32D1E" w:rsidRDefault="006D7203" w:rsidP="006D7203">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -4389,51 +4436,51 @@
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A1A718" w14:textId="77777777" w:rsidR="00136AC5" w:rsidRPr="00C43DF7" w:rsidRDefault="00136AC5">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C93EE5A" w14:textId="407F1B3A" w:rsidR="009A5DFA" w:rsidRPr="006D7203" w:rsidRDefault="00135755" w:rsidP="00DC73A3">
+          <w:p w14:paraId="3C93EE5A" w14:textId="407F1B3A" w:rsidR="009A5DFA" w:rsidRPr="006D7203" w:rsidRDefault="002B525D" w:rsidP="00DC73A3">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4EAD237B">
                 <v:shape id="_x0000_s1203" type="#_x0000_t202" style="position:absolute;margin-left:.6pt;margin-top:1.7pt;width:36.2pt;height:17.75pt;z-index:251662848;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1203">
                     <w:txbxContent>
                       <w:p w14:paraId="34E032B2" w14:textId="77777777" w:rsidR="007337C5" w:rsidRPr="00C32D1E" w:rsidRDefault="007337C5" w:rsidP="007337C5">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -4504,51 +4551,51 @@
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD3654A" w14:textId="77777777" w:rsidR="006D7203" w:rsidRPr="00C43DF7" w:rsidRDefault="006D7203">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE1B32E" w14:textId="4B98B5B8" w:rsidR="006D7203" w:rsidRDefault="00135755" w:rsidP="00DC73A3">
+          <w:p w14:paraId="4AE1B32E" w14:textId="4B98B5B8" w:rsidR="006D7203" w:rsidRDefault="002B525D" w:rsidP="00DC73A3">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4EAD237B">
                 <v:shape id="_x0000_s1220" type="#_x0000_t202" style="position:absolute;margin-left:-1.25pt;margin-top:5.8pt;width:36.2pt;height:17.75pt;z-index:251678208;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1220">
                     <w:txbxContent>
                       <w:p w14:paraId="196A779F" w14:textId="77777777" w:rsidR="006D7203" w:rsidRPr="00C32D1E" w:rsidRDefault="006D7203" w:rsidP="006D7203">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
@@ -4819,51 +4866,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC65DC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Baudouin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC65DC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (WEICHAI).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DFFC0CB" w14:textId="4D2C2C4E" w:rsidR="00DC65DC" w:rsidRPr="00DC65DC" w:rsidRDefault="00135755" w:rsidP="00DC65DC">
+          <w:p w14:paraId="5DFFC0CB" w14:textId="4D2C2C4E" w:rsidR="00DC65DC" w:rsidRPr="00DC65DC" w:rsidRDefault="002B525D" w:rsidP="00DC65DC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="63B0BE16">
                 <v:shape id="_x0000_s1234" type="#_x0000_t202" style="width:322.95pt;height:50.7pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
                   <v:textbox style="mso-next-textbox:#_x0000_s1234">
                     <w:txbxContent>
@@ -5046,51 +5093,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CA61EE6" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFC3D63" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="6BFC3D63" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="165D6DBD">
                 <v:shape id="_x0000_s1225" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:4.45pt;width:22.7pt;height:22.7pt;z-index:251680256;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1225">
                     <w:txbxContent>
                       <w:p w14:paraId="1A63BC2B" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
@@ -5132,51 +5179,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="697F0889" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Обучение</w:t>
             </w:r>
-            <w:r w:rsidR="00135755">
+            <w:r w:rsidR="002B525D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1947BB63">
                 <v:shape id="_x0000_s1226" type="#_x0000_t202" style="position:absolute;margin-left:2.2pt;margin-top:2.45pt;width:22.7pt;height:22.7pt;z-index:251681280;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1226">
                     <w:txbxContent>
                       <w:p w14:paraId="7F3688EC" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
@@ -5186,93 +5233,93 @@
       <w:tr w:rsidR="00A34711" w:rsidRPr="00A34711" w14:paraId="6FEB735A" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BCF26F" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAD3C33" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="6BAD3C33" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="6FEC82A1">
                 <v:shape id="_x0000_s1227" type="#_x0000_t202" style="position:absolute;margin-left:2.2pt;margin-top:3.7pt;width:22.7pt;height:22.7pt;z-index:251682304;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1227">
                     <w:txbxContent>
                       <w:p w14:paraId="6A2FB4A0" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00A34711" w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Лизинг: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00A34711" w:rsidRPr="00A34711">
                 <w:rPr>
                   <w:rStyle w:val="aa"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.d-system.ru/lising/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A34711" w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34711" w:rsidRPr="00A34711" w14:paraId="08F2AF67" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="1276"/>
         </w:trPr>
@@ -5291,51 +5338,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCA4507" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Комментарии:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC71161" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="6DC71161" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4AB9F16F">
                 <v:shape id="_x0000_s1233" type="#_x0000_t202" style="width:349.7pt;height:42pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
                   <v:textbox style="mso-next-textbox:#_x0000_s1233">
                     <w:txbxContent>
                       <w:p w14:paraId="433157BC" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
@@ -5425,51 +5472,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628E36BE" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Способ доставки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D70AA4" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="04D70AA4" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="7221CBE0">
                 <v:shape id="_x0000_s1228" type="#_x0000_t202" style="position:absolute;margin-left:1.7pt;margin-top:2.9pt;width:22.7pt;height:22.7pt;z-index:251683328;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1228">
                     <w:txbxContent>
                       <w:p w14:paraId="56FF9991" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
@@ -5495,51 +5542,51 @@
       <w:tr w:rsidR="00A34711" w:rsidRPr="00A34711" w14:paraId="38F9450F" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2716" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06EC1DC9" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3F5DAB" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="2B3F5DAB" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="15973921">
                 <v:shape id="_x0000_s1229" type="#_x0000_t202" style="position:absolute;margin-left:1.7pt;margin-top:3.55pt;width:22.7pt;height:22.7pt;z-index:251684352;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1229">
                     <w:txbxContent>
                       <w:p w14:paraId="26B33A73" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
@@ -5565,51 +5612,51 @@
       <w:tr w:rsidR="00A34711" w:rsidRPr="00A34711" w14:paraId="44768015" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2716" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DDB256B" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3752F5" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="6B3752F5" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="65775810">
                 <v:shape id="_x0000_s1230" type="#_x0000_t202" style="position:absolute;margin-left:1.7pt;margin-top:2.7pt;width:22.7pt;height:22.7pt;z-index:251685376;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1230">
                     <w:txbxContent>
                       <w:p w14:paraId="44D62166" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
@@ -5635,51 +5682,51 @@
       <w:tr w:rsidR="00A34711" w:rsidRPr="00A34711" w14:paraId="0AA57699" w14:textId="77777777" w:rsidTr="00C33705">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2716" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="111C81DE" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAEEC21" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="0DAEEC21" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2E7A5D0B">
                 <v:shape id="_x0000_s1231" type="#_x0000_t202" style="position:absolute;margin-left:1.7pt;margin-top:3.35pt;width:22.7pt;height:22.7pt;z-index:251686400;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:textbox style="mso-next-textbox:#_x0000_s1231">
                     <w:txbxContent>
                       <w:p w14:paraId="6146F900" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
@@ -5722,51 +5769,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFC9379" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34711">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Адрес доставки:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB2741B" w14:textId="0C22088E" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="00135755" w:rsidP="00E41930">
+          <w:p w14:paraId="4AB2741B" w14:textId="0C22088E" w:rsidR="00A34711" w:rsidRPr="00A34711" w:rsidRDefault="002B525D" w:rsidP="00E41930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="5A701F0A">
                 <v:shape id="_x0000_s1232" type="#_x0000_t202" style="width:356.95pt;height:52.6pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
                   <v:textbox style="mso-next-textbox:#_x0000_s1232">
                     <w:txbxContent>
                       <w:p w14:paraId="69B56510" w14:textId="77777777" w:rsidR="00A34711" w:rsidRPr="00686DCA" w:rsidRDefault="00A34711" w:rsidP="00A34711">
@@ -6073,51 +6120,51 @@
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34711">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ВКонтакте: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A34711">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://vk.com/t89036468898</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A34711">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE75588" w14:textId="0E343849" w:rsidR="00A34711" w:rsidRPr="00C33705" w:rsidRDefault="00A34711" w:rsidP="00A34711">
       <w:pPr>
         <w:pStyle w:val="af1"/>
@@ -6128,203 +6175,385 @@
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C33705">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34711">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RUTUBE: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A34711">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://rutube.ru/channel/27261878/videos/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C33705">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDFD935" w14:textId="1C57CC90" w:rsidR="00335D70" w:rsidRPr="00A34711" w:rsidRDefault="00A34711" w:rsidP="00A34711">
+    <w:p w14:paraId="19262DA3" w14:textId="77777777" w:rsidR="00C73B3E" w:rsidRDefault="00A34711" w:rsidP="00C73B3E">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:ind w:left="-1134" w:right="-1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rStyle w:val="aa"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00801F69">
+      <w:r w:rsidRPr="00C73B3E">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34711">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A34711">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cs="Tahoma"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/channel/UCt1w97R3wm-msDor5dUgwFQ/videos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F9C91EF" w14:textId="77777777" w:rsidR="00335D70" w:rsidRPr="00A34711" w:rsidRDefault="00335D70">
+    <w:p w14:paraId="1ED15112" w14:textId="6AB70622" w:rsidR="00C73B3E" w:rsidRPr="00C73B3E" w:rsidRDefault="00C73B3E" w:rsidP="00C73B3E">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:left="-1134" w:right="-1134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73B3E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наши проекты (референс): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>system</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ru</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>references</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009B51E9">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9C91EF" w14:textId="77777777" w:rsidR="00335D70" w:rsidRPr="00C73B3E" w:rsidRDefault="00335D70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00335D70" w:rsidRPr="00A34711" w:rsidSect="00815FD0">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00335D70" w:rsidRPr="00C73B3E" w:rsidSect="00815FD0">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="1001" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0891A66F" w14:textId="77777777" w:rsidR="00135755" w:rsidRDefault="00135755">
+    <w:p w14:paraId="0AEDC9B7" w14:textId="77777777" w:rsidR="002B525D" w:rsidRDefault="002B525D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E23A112" w14:textId="77777777" w:rsidR="00135755" w:rsidRDefault="00135755">
+    <w:p w14:paraId="05E9C304" w14:textId="77777777" w:rsidR="002B525D" w:rsidRDefault="002B525D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -6391,79 +6620,62 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00747D4E" w:rsidRPr="00913975">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00913975">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> из </w:t>
     </w:r>
-    <w:r w:rsidR="00135755">
-[...27 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+      <w:r w:rsidR="001662DE" w:rsidRPr="001662DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26204087" w14:textId="77777777" w:rsidR="00FA056B" w:rsidRPr="00913975" w:rsidRDefault="00711B43" w:rsidP="00711B43">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00913975">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Страница </w:t>
     </w:r>
     <w:r w:rsidR="00747D4E" w:rsidRPr="00913975">
@@ -6498,105 +6710,88 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00747D4E" w:rsidRPr="00913975">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00913975">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> из </w:t>
     </w:r>
-    <w:r w:rsidR="00135755">
-[...27 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+      <w:r w:rsidR="001662DE" w:rsidRPr="001662DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="240C43F5" w14:textId="77777777" w:rsidR="00135755" w:rsidRDefault="00135755">
+    <w:p w14:paraId="0F9A6025" w14:textId="77777777" w:rsidR="002B525D" w:rsidRDefault="002B525D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E13AD3F" w14:textId="77777777" w:rsidR="00135755" w:rsidRDefault="00135755">
+    <w:p w14:paraId="7DF79C1A" w14:textId="77777777" w:rsidR="002B525D" w:rsidRDefault="002B525D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0191EC74" w14:textId="77777777" w:rsidR="00FA056B" w:rsidRDefault="00135755">
+  <w:p w14:paraId="0191EC74" w14:textId="77777777" w:rsidR="00FA056B" w:rsidRDefault="002B525D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="60428EB0">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="Надпись 473" o:spid="_x0000_s2493" type="#_x0000_t202" style="position:absolute;margin-left:85.05pt;margin-top:21.4pt;width:467.7pt;height:13.8pt;z-index:251655680;visibility:visible;mso-width-percent:1000;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:1000;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLs7UhxwIAAKwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFUkO/ZEQOUgsqyiQ&#10;foC0B6AlyiIqkSpJW06LLrrvFXqHLrrorldwbtQhZTtOggJFWy4IfoZv5s08ztn5pqnRminNpUhw&#10;eBJgxEQuCy6WCX77JvMmGGlDRUFrKViCb5jG59OnT866NmYDWcm6YAoBiNBx1ya4MqaNfV/nFWuo&#10;PpEtE3BZStVQA1u19AtFO0Bvan8QBCO/k6polcyZ1nCa9pd46vDLkuXmVVlqZlCdYIjNuFm5eWFn&#10;f3pG46WibcXzXRj0L6JoKBfg9ACVUkPRSvFHUA3PldSyNCe5bHxZljxnjgOwCYMHbK4r2jLHBZKj&#10;20Oa9P+DzV+uXyvEiwST8SlGgjZQpO3X7bft9+3P7Y/bz7dfkL2BPHWtjsH8uoUHZnMpN1Bvx1m3&#10;VzJ/p5GQs4qKJbtQSnYVowXEGdqX/tHTHkdbkEX3Qhbgjq6MdECbUjU2iZAWBOhQr5tDjdjGoBwO&#10;hxE5HQVwlcNdOA4m4dC5oPH+dau0ecZkg+wiwQo04NDp+kobGw2N9ybWmZAZr2unA/ABJvbQenPl&#10;+xgF0XwynxCPDEZzjwRp6l1kM+KNsnA8TE/T2SwNP1n8kMQVLwomLNxeSiH5s1LtRN2L4CAmLWte&#10;WDgbklbLxaxWaE1BypkbO+JHZv79MBxZ4PKAUjggweUg8rLRZOyRjAy9CBLpBWF0GY0CEpE0u0/p&#10;igv275RQl+BoOBj2ovktt8CNx9xo3HADzaLmTYInByMaW6nNReFKaCiv+/VRKmz4d6mA+u8L7YRp&#10;tdir0mwWG/cXnGqtaBeyuAGlKglCAs1Bo4NFJdUHjDpoGgnW71dUMYzq5wLUHoWE2C7jNrBQx6eL&#10;/SkVOUAkODcKo34zM31PWrWKLyvwsf9ZF/A3Mu5kexfP7kdBS3Csdu3L9pzjvbO6a7LTXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFzM9T/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdWEswMZsigh6kKkZpr9PsmASzszG7bdN/7+hFLwOPN7z3vWI5uV7taQydZwOXswQUce1t&#10;x42B97f7i2tQISJb7D2TgSMFWJanJwXm1h/4lfZVbJSEcMjRQBvjkGsd6pYchpkfiMX78KPDKHJs&#10;tB3xIOGu1/MkSbXDjqWhxYHuWqo/q52TkvUTHp+TlXupH7+yh82qqRaLxpjzs+n2BlSkKf49ww++&#10;oEMpTFu/YxtUb0CGxN8rXnaVitwamKcZ6LLQ/+HLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLs7UhxwIAAKwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBczPU/2wAAAAQBAAAPAAAAAAAAAAAAAAAAACEFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKQYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
           <v:textbox style="mso-next-textbox:#Надпись 473;mso-fit-shape-to-text:t" inset=",0,,0">
             <w:txbxContent>
               <w:p w14:paraId="03719044" w14:textId="77777777" w:rsidR="00FA056B" w:rsidRPr="00167720" w:rsidRDefault="00FA056B" w:rsidP="00167720"/>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -7717,51 +7912,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2494"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -7770,50 +7965,51 @@
     <w:rsid w:val="000310F2"/>
     <w:rsid w:val="0004189C"/>
     <w:rsid w:val="0007021D"/>
     <w:rsid w:val="000A5BD1"/>
     <w:rsid w:val="000B2D52"/>
     <w:rsid w:val="000B399F"/>
     <w:rsid w:val="000D3EAD"/>
     <w:rsid w:val="000E1AD1"/>
     <w:rsid w:val="000E41C1"/>
     <w:rsid w:val="001152B0"/>
     <w:rsid w:val="00135755"/>
     <w:rsid w:val="00136AC5"/>
     <w:rsid w:val="00142BE0"/>
     <w:rsid w:val="00142D83"/>
     <w:rsid w:val="00153839"/>
     <w:rsid w:val="001662DE"/>
     <w:rsid w:val="00167720"/>
     <w:rsid w:val="001925DA"/>
     <w:rsid w:val="001935C8"/>
     <w:rsid w:val="001F376A"/>
     <w:rsid w:val="001F40AC"/>
     <w:rsid w:val="002070B5"/>
     <w:rsid w:val="00251810"/>
     <w:rsid w:val="0029141E"/>
     <w:rsid w:val="002A6D40"/>
+    <w:rsid w:val="002B525D"/>
     <w:rsid w:val="002E1730"/>
     <w:rsid w:val="002F6297"/>
     <w:rsid w:val="00334821"/>
     <w:rsid w:val="00335D70"/>
     <w:rsid w:val="00377052"/>
     <w:rsid w:val="003823BD"/>
     <w:rsid w:val="00382B46"/>
     <w:rsid w:val="0041484E"/>
     <w:rsid w:val="00452416"/>
     <w:rsid w:val="00476350"/>
     <w:rsid w:val="004E519A"/>
     <w:rsid w:val="0051056D"/>
     <w:rsid w:val="00514D15"/>
     <w:rsid w:val="00562E20"/>
     <w:rsid w:val="005645BF"/>
     <w:rsid w:val="005B28B9"/>
     <w:rsid w:val="005C146C"/>
     <w:rsid w:val="005E6AA2"/>
     <w:rsid w:val="00605095"/>
     <w:rsid w:val="006125AA"/>
     <w:rsid w:val="006215E6"/>
     <w:rsid w:val="0066469E"/>
     <w:rsid w:val="00686BEC"/>
     <w:rsid w:val="00691F89"/>
     <w:rsid w:val="006C2CFC"/>
@@ -7842,50 +8038,51 @@
     <w:rsid w:val="0098164F"/>
     <w:rsid w:val="009A5DFA"/>
     <w:rsid w:val="009D6A60"/>
     <w:rsid w:val="009F4C6D"/>
     <w:rsid w:val="00A34711"/>
     <w:rsid w:val="00A86484"/>
     <w:rsid w:val="00A9246B"/>
     <w:rsid w:val="00A94529"/>
     <w:rsid w:val="00AB7306"/>
     <w:rsid w:val="00AF09A9"/>
     <w:rsid w:val="00B1555E"/>
     <w:rsid w:val="00B66FF6"/>
     <w:rsid w:val="00B933E4"/>
     <w:rsid w:val="00BA2B9B"/>
     <w:rsid w:val="00BD0B5E"/>
     <w:rsid w:val="00BD782C"/>
     <w:rsid w:val="00C0502A"/>
     <w:rsid w:val="00C109B0"/>
     <w:rsid w:val="00C238E7"/>
     <w:rsid w:val="00C32D1E"/>
     <w:rsid w:val="00C33705"/>
     <w:rsid w:val="00C40FC8"/>
     <w:rsid w:val="00C43DF7"/>
     <w:rsid w:val="00C51519"/>
     <w:rsid w:val="00C700E7"/>
+    <w:rsid w:val="00C73B3E"/>
     <w:rsid w:val="00C875FF"/>
     <w:rsid w:val="00CB01CE"/>
     <w:rsid w:val="00CE11E6"/>
     <w:rsid w:val="00CE24CF"/>
     <w:rsid w:val="00CE50EB"/>
     <w:rsid w:val="00D33258"/>
     <w:rsid w:val="00D521FE"/>
     <w:rsid w:val="00D7429B"/>
     <w:rsid w:val="00D77D04"/>
     <w:rsid w:val="00DC151E"/>
     <w:rsid w:val="00DC65DC"/>
     <w:rsid w:val="00DC73A3"/>
     <w:rsid w:val="00E07CC0"/>
     <w:rsid w:val="00E13667"/>
     <w:rsid w:val="00E44019"/>
     <w:rsid w:val="00E97984"/>
     <w:rsid w:val="00EA7347"/>
     <w:rsid w:val="00EB2057"/>
     <w:rsid w:val="00F27FAA"/>
     <w:rsid w:val="00F812B4"/>
     <w:rsid w:val="00FA056B"/>
     <w:rsid w:val="00FB1445"/>
     <w:rsid w:val="00FD19CA"/>
     <w:rsid w:val="00FE090D"/>
   </w:rsids>
@@ -8682,76 +8879,88 @@
     <w:qFormat/>
     <w:rsid w:val="00A34711"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Название Знак"/>
     <w:link w:val="af1"/>
     <w:rsid w:val="00E07CC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C73B3E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1417944283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCt1w97R3wm-msDor5dUgwFQ/videos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dizel-system@yandex.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutube.ru/channel/27261878/videos/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/t89036468898" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/lising/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/contact" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutube.ru/channel/27261878/videos/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dizel-system@yandex.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/t89036468898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/lising/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/references/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/references/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-system.ru/contact" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCt1w97R3wm-msDor5dUgwFQ/videos" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8998,76 +9207,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>883</Words>
-  <Characters>5037</Characters>
+  <Words>919</Words>
+  <Characters>5242</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Опросный лист на изготовление дизельной электростанции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Иван Филистеев</Manager>
   <Company>ООО «ГК Энергомеханика»</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5909</CharactersWithSpaces>
+  <CharactersWithSpaces>6149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6357036</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://enerm.ru/rezervnoe-elektrosnabzhenie/dizel-generatory-serii-ad/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>68158479</vt:i4>
       </vt:variant>
       <vt:variant>